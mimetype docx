--- v0 (2025-10-21)
+++ v1 (2026-05-21)
@@ -1,143 +1,159 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
-    <w:p w:rsidR="00C61937" w:rsidRPr="000B2C68" w:rsidRDefault="00C61937" w:rsidP="003639C0">
-[...2 lines deleted...]
-        <w:jc w:val="center"/>
+    <w:p w:rsidR="00C61937" w:rsidRPr="000B2C68" w:rsidRDefault="00C61937" w:rsidP="004B357A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Mini-guida alla stesura della tesi in Psicologia generale</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="007E7667">
+        <w:t>Mini-guida alla stesura della tesi</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2BDF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>.</w:t>
-[...5 lines deleted...]
-        <w:jc w:val="center"/>
+        <w:t xml:space="preserve"> triennale</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="000B2C68">
+        <w:t xml:space="preserve"> in Psicologia generale</w:t>
+      </w:r>
+      <w:r w:rsidR="00C951FF">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> o Psicologia del benessere</w:t>
+      </w:r>
+      <w:r w:rsidR="007E7667">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="000C3587" w:rsidRDefault="000C3587" w:rsidP="003639C0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000B2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Dalla scelta dell’argomento alla valutazione finale</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B2C68" w:rsidRDefault="000B2C68" w:rsidP="003639C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">di </w:t>
       </w:r>
       <w:r w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Carla </w:t>
-[...11 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Carla Canestrari</w:t>
+      </w:r>
     </w:p>
     <w:p w:rsidR="000B2C68" w:rsidRPr="000B2C68" w:rsidRDefault="000B2C68" w:rsidP="000B2C68">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00C61937" w:rsidRPr="000B2C68" w:rsidRDefault="000C3587" w:rsidP="000B2C68">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2C68">
@@ -792,87 +808,119 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Obiettivi della tesi e tipi di tesi</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007374F0" w:rsidRPr="000B2C68" w:rsidRDefault="00BB7977" w:rsidP="00CA2AAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>La finalità principale della tesi di laurea è produrre un elaborato su uno specifico ar</w:t>
+        <w:t xml:space="preserve">La finalità principale della tesi di laurea </w:t>
+      </w:r>
+      <w:r w:rsidR="002A2BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">triennale </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>è produrre un elaborato su uno specifico ar</w:t>
       </w:r>
       <w:r w:rsidR="00CA2AAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>gomento coerente con la materia</w:t>
       </w:r>
       <w:r w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> dell’insegnamento, al fine di mostrare di padroneggiare adeguatamente tale argomento. L’elaborato deve avvicinarsi quanto più possibile alla scrittura scientifica e quindi deve essere chiaramente distinto il punto di vista personale da quello derivato da teorie o approcci oggetto della tesi. Tali obiettivi si raggiungono attraverso l’osservazione delle raccomandazioni indicate nel punto 3, fonti scientifiche. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00BB7977" w:rsidRDefault="00BB7977" w:rsidP="00CA2AAD">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Tipologie di tesi: breve rassegna bibliografica; nota di ricerca; riflessioni critiche sulle attività di tirocinio o su altre attività svolte nel corso degli studi; progetto d’indagine; progetto d’intervento in ambito professionale. La tipologia va concordata con la docente. </w:t>
+        <w:t>Tipologie di tesi</w:t>
+      </w:r>
+      <w:r w:rsidR="002A2BDF">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> triennali</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">: breve rassegna bibliografica; nota di ricerca; riflessioni critiche sulle attività di tirocinio o su altre attività svolte nel corso degli studi; progetto d’indagine; progetto d’intervento in ambito professionale. La tipologia va concordata con la docente. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="000B2C68" w:rsidRDefault="000B2C68" w:rsidP="000B2C68">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="003F5660" w:rsidRPr="000B2C68" w:rsidRDefault="003F5660" w:rsidP="000B2C68">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
@@ -1005,93 +1053,93 @@
         </w:rPr>
         <w:t>Dove cercare le fonti scientifiche:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005F43EF" w:rsidRPr="000B2C68" w:rsidRDefault="005F43EF" w:rsidP="000B2C68">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Biblioteche (si può consultare on line il catalogo </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>opac</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> o recarsi direttamente in biblioteca);</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="005F43EF" w:rsidRDefault="005F43EF" w:rsidP="000B2C68">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Banche dati delle biblioteche (a partire dalle biblioteche del nostro ateneo e dipartimento, </w:t>
       </w:r>
       <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="000B2C68">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
             <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>http://sfbct.unimc.it/it/ricerca/biblioteche</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r w:rsidRPr="000B2C68">
           <w:rPr>
             <w:rStyle w:val="Collegamentoipertestuale"/>
@@ -1230,69 +1278,87 @@
       </w:r>
       <w:r w:rsidR="005F43EF" w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (che dà anche l’acquisizione di </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="005F43EF" w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>cfu</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidR="005F43EF" w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">), FONDAMENTALE PER ESSERE FORMATI SULL’UTILIZZO DEL MATERIALE BIBLIOTECARIO DI ATENEO, SUI SERVIZI BIBLIOTECARI, SULLA CITAZIONE DELLE FONTI SCIENTIFICHE NELLA TESI. QUINDI </w:t>
+        <w:t>), FONDAMENTALE PER ESSERE FORMATI SULL’UTILIZZ</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
+      <w:r w:rsidR="005F43EF" w:rsidRPr="000B2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">O DEL MATERIALE BIBLIOTECARIO DI ATENEO, SUI SERVIZI BIBLIOTECARI, SULLA CITAZIONE DELLE FONTI SCIENTIFICHE NELLA TESI. QUINDI </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="005F43EF" w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>E’</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidR="005F43EF" w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> UN CORSO CALDAMENTE CONSIGLIATO PER CHI INTENDE SVOLGERE LA TESI IN PSICOLOGIA GENERALE</w:t>
+      </w:r>
+      <w:r w:rsidR="00666719">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> O DEL BENESSERE</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="007E7667" w:rsidRPr="000B2C68" w:rsidRDefault="007E7667" w:rsidP="007E7667">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="005F43EF" w:rsidRPr="00CA2AAD" w:rsidRDefault="005F43EF" w:rsidP="000B2C68">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -1880,131 +1946,103 @@
       </w:r>
     </w:p>
     <w:p w:rsidR="00996694" w:rsidRPr="000B2C68" w:rsidRDefault="00996694" w:rsidP="007E7667">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Diverse sono le teorie e gli approcci impiegati in varie epoche per descrivere, spiegare, comprendere il fenomeno umoristico. Tali tentativi sono ad oggi riconducibili a tre grandi filoni di ricerca (per una rassegna si vedano Keith-</w:t>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> et al., 2001; </w:t>
+        <w:t xml:space="preserve">Diverse sono le teorie e gli approcci impiegati in varie epoche per descrivere, spiegare, comprendere il fenomeno umoristico. Tali tentativi sono ad oggi riconducibili a tre </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">grandi filoni di ricerca (per una rassegna si vedano Keith-Spiegel, 1972; Attardo 1994, 2001; Gulotta et al., 2001; </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Carrell</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, 2008).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00996694" w:rsidRPr="000B2C68" w:rsidRDefault="00996694" w:rsidP="007E7667">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="851" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>Fare una citazione puntuale, cioè citare le stesse identiche parole usate da un autore, purché siano racchiuse dalle virgolette. Al termine della citazione puntuale, va indicata la fonte:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00996694" w:rsidRPr="00CA2AAD" w:rsidRDefault="00996694" w:rsidP="007E7667">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="1276" w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CA2AAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
@@ -2169,71 +2207,51 @@
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CA2AAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>degli</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CA2AAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> script: “It is therefore necessary to find a criterion for the definition of “local </w:t>
-[...19 lines deleted...]
-        <w:t>” that does not include a reference to the humorous purpose of the text.” (</w:t>
+        <w:t xml:space="preserve"> script: “It is therefore necessary to find a criterion for the definition of “local antonymy” that does not include a reference to the humorous purpose of the text.” (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CA2AAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Attardo</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CA2AAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1997, p.399).</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00996694" w:rsidRPr="000B2C68" w:rsidRDefault="00996694" w:rsidP="007E7667">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
@@ -2849,225 +2867,209 @@
       <w:r w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, P. (a cura di) (1972). </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2AAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The psychology of humour</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2AAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. New York, Academic Press; </w:t>
+        <w:t xml:space="preserve">. New York, Academic Press; trad. it., </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA2AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">La </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CA2AAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>trad</w:t>
+        <w:t>psicologia</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CA2AAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">. it., </w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">La </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CA2AAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>psicologia</w:t>
+        <w:t>dello</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CA2AAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00CA2AAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>dello</w:t>
+        <w:t>humour</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00CA2AAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> humour. </w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA2AAD">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:i/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prospettive teoriche e questioni empiriche</w:t>
       </w:r>
       <w:r w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>. Milano, Franco Angeli, 1976.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00050EF3" w:rsidRPr="000B2C68" w:rsidRDefault="005659DE" w:rsidP="007E7667">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00050EF3" w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>apitolo di libro: va citato l’autore del capitolo, come nell’esempio qui sotto riportato, aggiungendo il riferimento al libro in cui è stato pubblicato. Nota bene: l’intero riferimento al libro da cui è stato tratto il capitolo, deve essere inserito nella bibliografia, in ordine alfabetico</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00050EF3" w:rsidRPr="000B2C68" w:rsidRDefault="00050EF3" w:rsidP="007E7667">
       <w:pPr>
         <w:pStyle w:val="Paragrafoelenco"/>
         <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
         <w:ind w:hanging="357"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...18 lines deleted...]
-        <w:t xml:space="preserve">, P. (1972). Prime concezioni dello humour: varietà e questioni. In </w:t>
+        <w:t xml:space="preserve">Keith-Spiegel, P. (1972). Prime concezioni dello humour: varietà e questioni. In </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Goldstein</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> e </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -4041,384 +4043,420 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Lo </w:t>
       </w:r>
       <w:r w:rsidR="00CA2AAD" w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>studente</w:t>
       </w:r>
       <w:r w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> interessato a svolgere la tesi in Psicologia generale viene inserito dalla docente nell’apposito elenco dei laureandi (pubblicato nella pagina docente) solo dopo aver concordato con la docente </w:t>
+        <w:t xml:space="preserve"> interessato a svolgere la tesi in Psicologia generale </w:t>
+      </w:r>
+      <w:r w:rsidR="00666719">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o del benessere </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>viene inserito dalla docente nell’</w:t>
+      </w:r>
+      <w:r w:rsidR="006A7B9B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>elenco dei laureandi (un file che non viene pubblicato)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> solo dopo aver concordato con la docente </w:t>
       </w:r>
       <w:r w:rsidR="009B0E2E" w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">stessa </w:t>
       </w:r>
       <w:r w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>l’</w:t>
       </w:r>
       <w:r w:rsidR="009B0E2E" w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>argomento</w:t>
       </w:r>
       <w:r w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="009B0E2E" w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Come approcciare n</w:t>
       </w:r>
       <w:r w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">ello specifico l’argomento si definisce dopo che lo studente, in autonomia ma supervisionato dalla docente, ha esplorato almeno parzialmente la letteratura scientifica di riferimento. Sulla base di quanto trovato </w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="000B2C68">
+        <w:t>ello specifico l’argomento si definisce dopo che lo studente, in autonomia ma supervisionato dalla docente, ha esplorato almeno parzialmente la letteratura scientifica di riferimento. Sulla base di quanto trovato e a seconda de</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i suoi </w:t>
+      </w:r>
+      <w:r w:rsidR="009B0E2E" w:rsidRPr="000B2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>interess</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i di ricerca,</w:t>
+      </w:r>
+      <w:r w:rsidR="009B0E2E" w:rsidRPr="000B2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>lo student</w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2AAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">e </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>formula un ind</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94453">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ce ragionato della tesi. Ciò significa avere già in mente da dove si </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>parte e dove si arriv</w:t>
+      </w:r>
+      <w:r w:rsidR="009B0E2E" w:rsidRPr="000B2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>erà</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> con la tesi, quindi lo stude</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94453">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">te deve aver bene in mente quali </w:t>
+      </w:r>
+      <w:r w:rsidR="00CA2AAD" w:rsidRPr="000B2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>materiali</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> utilizzare nei vari capitol</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94453">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, prima ancora di scriver</w:t>
+      </w:r>
+      <w:r w:rsidR="009B0E2E" w:rsidRPr="000B2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>li</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. L’indice ragionato deve essere </w:t>
+      </w:r>
+      <w:r w:rsidR="009B0E2E" w:rsidRPr="000B2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pprovato dalla docente. Una volta arrivati a questo punto, è il momento di cominciare a scrivere la tesi. In questa fase, lo student</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94453">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>e,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> se ha bisogno</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94453">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="000B2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> chiede consiglio/supervision</w:t>
+      </w:r>
+      <w:r w:rsidR="00E94453">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
-      <w:proofErr w:type="gramEnd"/>
-[...14 lines deleted...]
-        <w:t xml:space="preserve">i suoi </w:t>
+      <w:r w:rsidRPr="000B2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> alla docente</w:t>
+      </w:r>
+      <w:r w:rsidR="00734F7F" w:rsidRPr="000B2C68">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>. Lo studente invierà la tesi alla docente</w:t>
       </w:r>
       <w:r w:rsidR="009B0E2E" w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>interess</w:t>
-[...7 lines deleted...]
-        <w:t>i di ricerca,</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AE7A8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>NON OLTRE 14 GIORNI DALLA SCADENZA di consegna dell’elaborato in segreteria (II scadenza)</w:t>
       </w:r>
       <w:r w:rsidR="009B0E2E" w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...158 lines deleted...]
-        </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B2C68">
-[...22 lines deleted...]
-      </w:r>
       <w:r w:rsidR="00734F7F" w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Lo studente invierà la tesi alla </w:t>
+        <w:t xml:space="preserve"> SOLO quando la tesi sarà terminate in ogni sua parte (introduzione, conclusione, bibliografia incluse) e formalmente perfetta, secondo il punto di vista dello studente. </w:t>
+      </w:r>
+      <w:r w:rsidR="00E447AC" w:rsidRPr="008B0D03">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Ad esempio, se la seconda scadenza è il 30 ottobre, la scadenza dell’invio della tesi alla docente sarà il 16 ottobre, che è il tempo massimo, ovviamente la tesi può essere consegnata anche prima</w:t>
+      </w:r>
+      <w:r w:rsidR="00E447AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00734F7F" w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> SOLO quando la tesi sarà terminate in ogni sua parte (introduzione, conclusione, bibliografia incluse) e formalmente perfetta, secondo il punto di vista dello studente. Una volta inviata la tesi, inizia il processo di valutazione da parte della docente (per tale ragione, la tesi, al momento dell’invio, deve essere completa e perfetta secondo l’ottica dello studente). </w:t>
+        <w:t xml:space="preserve">Una volta inviata la tesi, inizia il processo di valutazione da parte della docente (per tale ragione, la tesi, al momento dell’invio, deve essere completa e perfetta secondo l’ottica dello studente). </w:t>
       </w:r>
       <w:r w:rsidR="009B0E2E" w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Seguono indicazioni su come perfezionare la tesi. </w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="009B0E2E" w:rsidRPr="000B2C68" w:rsidRDefault="009B0E2E" w:rsidP="00E94453">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
@@ -5077,194 +5115,207 @@
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, che è il livello massimo raggiungibile</w:t>
       </w:r>
       <w:r w:rsidRPr="000B2C68">
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="007A6085" w:rsidRPr="000B2C68">
       <w:footerReference w:type="default" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1134" w:bottom="1134" w:left="1134" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009B2D9C" w:rsidRDefault="009B2D9C" w:rsidP="00E51601">
+    <w:p w:rsidR="008A0FD2" w:rsidRDefault="008A0FD2" w:rsidP="00E51601">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009B2D9C" w:rsidRDefault="009B2D9C" w:rsidP="00E51601">
+    <w:p w:rsidR="008A0FD2" w:rsidRDefault="008A0FD2" w:rsidP="00E51601">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DaunPenh">
+    <w:altName w:val="DaunPenh"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00010000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MoolBoran">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000003" w:usb1="00000000" w:usb2="00010000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="975571047"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w:rsidR="00E51601" w:rsidRDefault="00E51601">
         <w:pPr>
           <w:pStyle w:val="Pidipagina"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="00AE7A8B">
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <w:t>5</w:t>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w:rsidR="00E51601" w:rsidRDefault="00E51601">
     <w:pPr>
       <w:pStyle w:val="Pidipagina"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="009B2D9C" w:rsidRDefault="009B2D9C" w:rsidP="00E51601">
+    <w:p w:rsidR="008A0FD2" w:rsidRDefault="008A0FD2" w:rsidP="00E51601">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="009B2D9C" w:rsidRDefault="009B2D9C" w:rsidP="00E51601">
+    <w:p w:rsidR="008A0FD2" w:rsidRDefault="008A0FD2" w:rsidP="00E51601">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0CF65FE5"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="DCE49B36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
@@ -6346,165 +6397,176 @@
   <w:num w:numId="3">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="283"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C34CEE"/>
     <w:rsid w:val="00050EF3"/>
     <w:rsid w:val="000B2C68"/>
     <w:rsid w:val="000C3587"/>
+    <w:rsid w:val="002A2BDF"/>
     <w:rsid w:val="002A56B1"/>
     <w:rsid w:val="00314EBC"/>
     <w:rsid w:val="003639C0"/>
     <w:rsid w:val="003F5660"/>
+    <w:rsid w:val="0046560B"/>
+    <w:rsid w:val="004B357A"/>
     <w:rsid w:val="00523F9C"/>
     <w:rsid w:val="005659DE"/>
     <w:rsid w:val="005F43EF"/>
     <w:rsid w:val="0062553C"/>
     <w:rsid w:val="00644862"/>
+    <w:rsid w:val="00666719"/>
+    <w:rsid w:val="006A7B9B"/>
     <w:rsid w:val="006D4600"/>
+    <w:rsid w:val="006E1738"/>
     <w:rsid w:val="007258C7"/>
     <w:rsid w:val="00734F7F"/>
     <w:rsid w:val="007374F0"/>
     <w:rsid w:val="00747170"/>
     <w:rsid w:val="007A6085"/>
     <w:rsid w:val="007B118E"/>
     <w:rsid w:val="007E7667"/>
+    <w:rsid w:val="008A0FD2"/>
+    <w:rsid w:val="008B0D03"/>
     <w:rsid w:val="0093460E"/>
     <w:rsid w:val="00945C30"/>
     <w:rsid w:val="00996694"/>
     <w:rsid w:val="009B0E2E"/>
     <w:rsid w:val="009B2578"/>
     <w:rsid w:val="009B2D9C"/>
     <w:rsid w:val="009E6339"/>
     <w:rsid w:val="00A53D75"/>
     <w:rsid w:val="00A62B55"/>
     <w:rsid w:val="00AC6DB2"/>
     <w:rsid w:val="00AE7A8B"/>
     <w:rsid w:val="00BB7977"/>
     <w:rsid w:val="00C101B6"/>
     <w:rsid w:val="00C34CEE"/>
     <w:rsid w:val="00C61937"/>
+    <w:rsid w:val="00C951FF"/>
     <w:rsid w:val="00CA2AAD"/>
     <w:rsid w:val="00CD3AC8"/>
     <w:rsid w:val="00DA463D"/>
     <w:rsid w:val="00E21EED"/>
+    <w:rsid w:val="00E447AC"/>
     <w:rsid w:val="00E51601"/>
     <w:rsid w:val="00E94453"/>
     <w:rsid w:val="00ED7DB9"/>
     <w:rsid w:val="00EE75A2"/>
     <w:rsid w:val="00F900FD"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
-  <w:themeFontLang w:val="it-IT"/>
+  <w:themeFontLang w:val="it-IT" w:bidi="km-KH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="6AC8275E"/>
+  <w14:docId w14:val="55A2D326"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{35C1BD56-AABC-496B-8562-4198783CB2D6}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="it-IT" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -6832,50 +6894,54 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normale">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Carpredefinitoparagrafo">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tabellanormale">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
@@ -6940,51 +7006,51 @@
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00E51601"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4819"/>
         <w:tab w:val="right" w:pos="9638"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="PidipaginaCarattere">
     <w:name w:val="Piè di pagina Carattere"/>
     <w:basedOn w:val="Carpredefinitoparagrafo"/>
     <w:link w:val="Pidipagina"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00E51601"/>
     <w:rPr>
       <w:lang w:val="en-GB"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://biblioteche.unimc.it/it/biblioteche/schede-biblioteche/biblioteca-di-scienze-della-formazione-dei-beni-culturali-e-del-turismo" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfbct.unimc.it/it/ricerca/biblioteche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sfbct.unimc.it/it/didattica/organizzazione-della-didattica/esami-di-laurea-1" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema di Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
@@ -7216,69 +7282,65 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>2311</Words>
-[...1 lines deleted...]
-  <Application>Microsoft Office Word</Application>
+  <Words>2352</Words>
+  <Characters>13411</Characters>
   <DocSecurity>0</DocSecurity>
-  <Lines>109</Lines>
-  <Paragraphs>30</Paragraphs>
+  <Lines>111</Lines>
+  <Paragraphs>31</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titolo</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>15455</CharactersWithSpaces>
+  <CharactersWithSpaces>15732</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>user1</dc:creator>
   <cp:keywords/>
   <dc:description/>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>